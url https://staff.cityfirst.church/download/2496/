--- v0 (2026-05-13)
+++ v1 (2026-08-16)
@@ -8,63 +8,63 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Shared drives\Colleen Finance Drive\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8832A62-9850-4E7A-8837-46F7B14A20AD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54C68C38-8BF4-4178-8E9A-93E155C52095}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="456" windowWidth="17496" windowHeight="10476" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$K$40</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I28" i="1" l="1"/>
   <c r="K34" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="29">
   <si>
     <t xml:space="preserve">Name  </t>
   </si>
   <si>
     <t>Position/Department</t>
   </si>
   <si>
     <t xml:space="preserve">Date </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
@@ -127,51 +127,51 @@
   <si>
     <t>Form 1-55</t>
   </si>
   <si>
     <t>Copyright © 2003 by Rex I. Frieze, CPA</t>
   </si>
   <si>
     <t xml:space="preserve">     (1)     Commuting to and from home and office no matter how many</t>
   </si>
   <si>
     <t xml:space="preserve">               trips are made each day.</t>
   </si>
   <si>
     <t>Director's Approval</t>
   </si>
   <si>
     <t>MONTHLY  MINISTRY  MILEAGE  LOG - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.000"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tms Rmn"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="14"/>
@@ -554,51 +554,51 @@
     <xf numFmtId="44" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium7"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -917,52 +917,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="4"/>
     <col min="2" max="2" width="6.109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.5546875" style="4" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" style="4" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" style="4"/>
     <col min="9" max="9" width="4.109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="3.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="8.6640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.4">
       <c r="A1" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -1398,51 +1398,51 @@
       <c r="A29" s="42"/>
       <c r="B29" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="43"/>
       <c r="I29" s="44"/>
       <c r="J29" s="45"/>
       <c r="K29" s="41"/>
       <c r="L29" s="3"/>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="42"/>
       <c r="B30" s="46" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="31"/>
       <c r="H30" s="54">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="I30" s="8"/>
       <c r="J30" s="40"/>
       <c r="K30" s="41"/>
       <c r="L30" s="3"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="42"/>
       <c r="B31" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="31"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="43"/>
       <c r="I31" s="44"/>
       <c r="J31" s="45"/>
       <c r="K31" s="41"/>
       <c r="L31" s="3"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="42"/>
       <c r="B32" s="37" t="s">